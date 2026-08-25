--- v1 (2026-03-11)
+++ v2 (2026-08-25)
@@ -1254,51 +1254,51 @@
       <w:r w:rsidR="00AF7FB6">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00AF7FB6">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BF717A" w14:textId="26282031" w:rsidR="006E69A9" w:rsidRPr="00A04E1D" w:rsidRDefault="00AF7FB6" w:rsidP="00E1416C">
+    <w:p w14:paraId="13BF717A" w14:textId="211A2919" w:rsidR="006E69A9" w:rsidRPr="00A04E1D" w:rsidRDefault="00AF7FB6" w:rsidP="00E1416C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF7FB6">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">All paragraphs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>must be</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF7FB6">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> indented by 1.25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1313,97 +1313,249 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0009145B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>This section</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF7FB6">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0009145B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF7FB6">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>establish the theoretical framework of the proposal.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0DFE" w:rsidRPr="00BD0DFE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0DFE" w:rsidRPr="00BD0DFE">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The article will have a length of 7000 words not including references.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D695FB" w14:textId="65F60E1E" w:rsidR="005D6B39" w:rsidRPr="00A04E1D" w:rsidRDefault="005D6B39" w:rsidP="00E1416C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
@@ -1507,233 +1659,51 @@
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>aliqua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lorem ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...181 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
@@ -1960,252 +1930,350 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C200A70" w14:textId="77777777" w:rsidR="00CA3240" w:rsidRPr="00A04E1D" w:rsidRDefault="1F335A11" w:rsidP="00CA3240">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C8656B4" w14:textId="1767461E" w:rsidR="00CA3240" w:rsidRPr="00A04E1D" w:rsidRDefault="00CA3240" w:rsidP="00CA3240">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15EB2E3F" w14:textId="4C8ECFA2" w:rsidR="496E6497" w:rsidRPr="00A04E1D" w:rsidRDefault="00CA3240" w:rsidP="00CA3240">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">orem ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>sit</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
@@ -2309,233 +2377,51 @@
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>aliqua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lorem ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...181 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="00A04E1D">
         <w:rPr>
@@ -2754,71 +2640,211 @@
     </w:p>
     <w:p w14:paraId="67E20B20" w14:textId="77777777" w:rsidR="008128A6" w:rsidRPr="00A04E1D" w:rsidRDefault="008128A6" w:rsidP="00E1416C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
@@ -2922,233 +2948,51 @@
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>aliqua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lorem ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...181 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
@@ -4332,71 +4176,211 @@
     </w:p>
     <w:p w14:paraId="2B0D9474" w14:textId="096F125A" w:rsidR="00B04A50" w:rsidRPr="00A04E1D" w:rsidRDefault="005D6B39" w:rsidP="00CA3240">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
@@ -4500,233 +4484,51 @@
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>aliqua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lorem ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...181 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
@@ -4926,233 +4728,205 @@
     </w:p>
     <w:p w14:paraId="0B43AAAA" w14:textId="0DB28D46" w:rsidR="63B2CF21" w:rsidRPr="00A04E1D" w:rsidRDefault="63B2CF21" w:rsidP="232AD946">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>amet</w:t>
+        <w:t>elit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>consectetur</w:t>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>adipiscing</w:t>
+        <w:t>tempor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>elit</w:t>
-[...27 lines deleted...]
-        <w:t>eiusmod</w:t>
+        <w:t>incididunt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>tempor</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>ut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> labore et dolore magna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>aliqua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lorem ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
@@ -5333,233 +5107,205 @@
     <w:p w14:paraId="738EB850" w14:textId="0DB28D46" w:rsidR="7B597D74" w:rsidRPr="00A04E1D" w:rsidRDefault="7B597D74" w:rsidP="232AD946">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lorem ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>amet</w:t>
+        <w:t>elit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>consectetur</w:t>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>adipiscing</w:t>
+        <w:t>tempor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>elit</w:t>
-[...27 lines deleted...]
-        <w:t>eiusmod</w:t>
+        <w:t>incididunt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>tempor</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>ut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> labore et dolore magna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>aliqua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lorem ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
@@ -5738,108 +5484,160 @@
       </w:r>
       <w:r w:rsidRPr="00E6238B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> link (https://doi.org/...). If a URL to the referenced publication is included, a URL shortener must be used to standardise the use of links </w:t>
       </w:r>
       <w:r w:rsidR="37FF943A" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>e.g.</w:t>
       </w:r>
       <w:r w:rsidR="37FF943A" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="497D3399">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="497D3399" w:rsidRPr="00BD0DFE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://bitly.com/"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="497D3399">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="497D3399" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>bit.ly</w:t>
+      </w:r>
+      <w:r w:rsidR="497D3399">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="6B99501B" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="1D918E2B">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="1D918E2B" w:rsidRPr="00BD0DFE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://tinyurl.com"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="1D918E2B">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="1D918E2B" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>TinyURL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="1D918E2B">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="2936C598" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="2936C598">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="2936C598" w:rsidRPr="00BD0DFE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://n9.cl/es"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="2936C598">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="2936C598" w:rsidRPr="00A04E1D">
         <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>n9</w:t>
+      </w:r>
+      <w:r w:rsidR="2936C598">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="2936C598" w:rsidRPr="00A04E1D">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> o </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="7B7BC200">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="7B7BC200" w:rsidRPr="00BD0DFE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.shorturl.at"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="7B7BC200">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="7B7BC200" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ShortURL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="7B7BC200">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="7B7BC200" w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00F71F30">
         <w:t xml:space="preserve">Some </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F71F30">
         <w:t>examples</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F71F30">
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F71F30">
         <w:t>shown</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F71F30">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5884,51 +5682,51 @@
       <w:r w:rsidRPr="00F71F30">
         <w:t xml:space="preserve">Esteves, D. (2018). Colaborar para innovar: </w:t>
       </w:r>
       <w:r w:rsidR="35CA7376" w:rsidRPr="00F71F30">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F71F30">
         <w:t xml:space="preserve">ontribuciones desde un caso portugués para rediseñar la noción de innovación educativa. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F71F30">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Revista Educación, Política y Sociedad, 3</w:t>
       </w:r>
       <w:r w:rsidR="00C12E5A" w:rsidRPr="00F71F30">
         <w:t>(1), 7</w:t>
       </w:r>
       <w:r w:rsidR="00E6238B" w:rsidRPr="00F71F30">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00C12E5A" w:rsidRPr="00F71F30">
         <w:t xml:space="preserve">30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="173D52E9" w:rsidRPr="00F71F30">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://doi.org/10.15366/reps2018.3.1.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="20062A9B" w14:textId="72AEE6DC" w:rsidR="00B04A50" w:rsidRPr="00F71F30" w:rsidRDefault="00C12E5A" w:rsidP="00365013">
       <w:pPr>
         <w:pStyle w:val="Referencias"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F71F30">
         <w:t>Fueyo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F71F30">
         <w:t>, A., Rodríguez-Hoyos, C.</w:t>
       </w:r>
       <w:r w:rsidR="00E6238B" w:rsidRPr="00F71F30">
         <w:t>, &amp;</w:t>
       </w:r>
       <w:r w:rsidR="00B04A50" w:rsidRPr="00F71F30">
@@ -6021,220 +5819,233 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>EKS, 16</w:t>
       </w:r>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(4), 6</w:t>
       </w:r>
       <w:r w:rsidR="00E6238B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="146EDBAA">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="146EDBAA" w:rsidRPr="00BD0DFE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://doi.org/10.14201/eks2015164623"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="146EDBAA">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="146EDBAA" w:rsidRPr="00A04E1D">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.14201/eks2015164623</w:t>
+      </w:r>
+      <w:r w:rsidR="146EDBAA">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="451361F7" w14:textId="7FEA8CFF" w:rsidR="68019798" w:rsidRPr="00F71F30" w:rsidRDefault="68019798" w:rsidP="00633A8B">
       <w:pPr>
         <w:pStyle w:val="Referencias"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00A04E1D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Green, B. P. (2018). Ethical reflections on artificial intelligence. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F71F30">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Scientia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F71F30">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> et Fides, 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00F71F30">
         <w:t>(2), 9</w:t>
       </w:r>
       <w:r w:rsidR="00E6238B" w:rsidRPr="00F71F30">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00F71F30">
         <w:t xml:space="preserve">31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="27F76875" w:rsidRPr="00F71F30">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://tinyurl.com/vds4b3dt</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75626889" w14:textId="33AAE320" w:rsidR="439D87FC" w:rsidRPr="00F71F30" w:rsidRDefault="439D87FC" w:rsidP="30806113">
       <w:pPr>
         <w:pStyle w:val="Referencias"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00F71F30">
         <w:t xml:space="preserve">Ley Orgánica 3/2020, de 29 de diciembre, por la que se modifica la Ley Orgánica 2/2006, de Educación. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F71F30">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Boletín Oficial del Estado</w:t>
       </w:r>
       <w:r w:rsidRPr="00F71F30">
         <w:t>, n</w:t>
       </w:r>
       <w:r w:rsidR="00E6238B" w:rsidRPr="00F71F30">
         <w:t>o.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F71F30">
         <w:t xml:space="preserve"> 340, 30 </w:t>
       </w:r>
       <w:r w:rsidR="00E6238B" w:rsidRPr="00F71F30">
         <w:t>December</w:t>
       </w:r>
       <w:r w:rsidRPr="00F71F30">
         <w:t xml:space="preserve"> 2020, 122868</w:t>
       </w:r>
       <w:r w:rsidR="00E6238B" w:rsidRPr="00F71F30">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00F71F30">
         <w:t xml:space="preserve">122953. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00F71F30">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://tinyurl.com/4kyw9bn2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="50B63A15" w14:textId="239877A2" w:rsidR="00AF3498" w:rsidRPr="00F71F30" w:rsidRDefault="00B04A50" w:rsidP="00633A8B">
       <w:pPr>
         <w:pStyle w:val="Referencias"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00F71F30">
         <w:t xml:space="preserve">Salinas, J. (2004). Innovación docente y uso de las TIC en la enseñanza universitaria. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F71F30">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Revista de Universidad y Sociedad del Conocimiento (RUSC), 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00F71F30">
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidR="24B0EE08" w:rsidRPr="00F71F30">
         <w:t>, 1</w:t>
       </w:r>
       <w:r w:rsidR="00E6238B" w:rsidRPr="00F71F30">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="24B0EE08" w:rsidRPr="00F71F30">
         <w:t>16.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F71F30">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="4E486D89" w:rsidRPr="00F71F30">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://doi.org/10.7238/rusc.v1i1.228</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00AF3498" w:rsidRPr="00F71F30" w:rsidSect="000B2255">
-      <w:headerReference w:type="even" r:id="rId18"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11907" w:h="16783" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="017BCF9D" w14:textId="77777777" w:rsidR="009C6733" w:rsidRDefault="009C6733" w:rsidP="00A945C2">
+    <w:p w14:paraId="380257BB" w14:textId="77777777" w:rsidR="00175710" w:rsidRDefault="00175710" w:rsidP="00A945C2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AC8ADF1" w14:textId="77777777" w:rsidR="009C6733" w:rsidRDefault="009C6733" w:rsidP="00A945C2">
+    <w:p w14:paraId="238B7981" w14:textId="77777777" w:rsidR="00175710" w:rsidRDefault="00175710" w:rsidP="00A945C2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -6280,191 +6091,188 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1262452740"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6EC3ECB0" w14:textId="77777777" w:rsidR="00B04A50" w:rsidRPr="00FC1682" w:rsidRDefault="00B04A50" w:rsidP="000B2255">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           </w:pBdr>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4252"/>
           </w:tabs>
           <w:ind w:firstLine="0"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00421FED">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2059198305"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="585D8DFF" w14:textId="36356E15" w:rsidR="00B04A50" w:rsidRDefault="00B04A50" w:rsidP="00771AFA">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           </w:pBdr>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00421FED">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1287646420"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="729F0F21" w14:textId="55B44AAF" w:rsidR="000B2255" w:rsidRPr="000B2255" w:rsidRDefault="000B2255" w:rsidP="000B2255">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           </w:pBdr>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4252"/>
           </w:tabs>
           <w:ind w:firstLine="0"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E8F411A" w14:textId="77777777" w:rsidR="009C6733" w:rsidRDefault="009C6733" w:rsidP="00A945C2">
+    <w:p w14:paraId="3A194E87" w14:textId="77777777" w:rsidR="00175710" w:rsidRDefault="00175710" w:rsidP="00A945C2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F907092" w14:textId="77777777" w:rsidR="009C6733" w:rsidRDefault="009C6733" w:rsidP="00A945C2">
+    <w:p w14:paraId="5C2C6274" w14:textId="77777777" w:rsidR="00175710" w:rsidRDefault="00175710" w:rsidP="00A945C2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2915BDC9" w14:textId="4F07153A" w:rsidR="00B04A50" w:rsidRPr="00F71F30" w:rsidRDefault="00B04A50" w:rsidP="00771AFA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F49A2">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
@@ -8711,97 +8519,98 @@
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1944220038">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="71781466">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1014919393">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="187957600">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="808134444">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1449160212">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A945C2"/>
     <w:rsid w:val="000051FD"/>
     <w:rsid w:val="00017E4C"/>
     <w:rsid w:val="0005777A"/>
     <w:rsid w:val="0008069A"/>
     <w:rsid w:val="00084B48"/>
     <w:rsid w:val="000864CD"/>
     <w:rsid w:val="0009145B"/>
     <w:rsid w:val="000A561F"/>
     <w:rsid w:val="000B1081"/>
     <w:rsid w:val="000B2255"/>
     <w:rsid w:val="000C314D"/>
     <w:rsid w:val="000F0583"/>
     <w:rsid w:val="00100844"/>
     <w:rsid w:val="00101AA2"/>
     <w:rsid w:val="001050DC"/>
     <w:rsid w:val="00131706"/>
     <w:rsid w:val="001331DF"/>
     <w:rsid w:val="00147E70"/>
     <w:rsid w:val="0016372E"/>
     <w:rsid w:val="001673ED"/>
+    <w:rsid w:val="00175710"/>
     <w:rsid w:val="00182FC6"/>
     <w:rsid w:val="00184785"/>
     <w:rsid w:val="001857A0"/>
     <w:rsid w:val="001951CC"/>
     <w:rsid w:val="001974AB"/>
     <w:rsid w:val="001A15EF"/>
     <w:rsid w:val="001A7EEA"/>
     <w:rsid w:val="001C0CE4"/>
     <w:rsid w:val="001D19F5"/>
     <w:rsid w:val="001E0AE1"/>
     <w:rsid w:val="001E2D7C"/>
     <w:rsid w:val="001F703B"/>
     <w:rsid w:val="0020677F"/>
     <w:rsid w:val="00210974"/>
     <w:rsid w:val="0021618E"/>
     <w:rsid w:val="002200AE"/>
     <w:rsid w:val="00254541"/>
     <w:rsid w:val="00256660"/>
     <w:rsid w:val="00267BE8"/>
     <w:rsid w:val="00271A29"/>
     <w:rsid w:val="00271A82"/>
     <w:rsid w:val="0027749E"/>
     <w:rsid w:val="00280AD6"/>
     <w:rsid w:val="00285839"/>
     <w:rsid w:val="0029257D"/>
@@ -8850,50 +8659,51 @@
     <w:rsid w:val="004A369D"/>
     <w:rsid w:val="004A7B2A"/>
     <w:rsid w:val="004B1C4C"/>
     <w:rsid w:val="004C6708"/>
     <w:rsid w:val="00512E5E"/>
     <w:rsid w:val="00537081"/>
     <w:rsid w:val="00537306"/>
     <w:rsid w:val="00561208"/>
     <w:rsid w:val="00575AEE"/>
     <w:rsid w:val="00582D9E"/>
     <w:rsid w:val="005A23FE"/>
     <w:rsid w:val="005B0A8D"/>
     <w:rsid w:val="005B0D76"/>
     <w:rsid w:val="005D4B34"/>
     <w:rsid w:val="005D648F"/>
     <w:rsid w:val="005D6B39"/>
     <w:rsid w:val="005F49A2"/>
     <w:rsid w:val="00601102"/>
     <w:rsid w:val="006042F3"/>
     <w:rsid w:val="0061275D"/>
     <w:rsid w:val="00633A8B"/>
     <w:rsid w:val="00634F81"/>
     <w:rsid w:val="006357C1"/>
     <w:rsid w:val="006605F7"/>
     <w:rsid w:val="00665BFE"/>
+    <w:rsid w:val="00675BA0"/>
     <w:rsid w:val="006958FA"/>
     <w:rsid w:val="00695A7A"/>
     <w:rsid w:val="006A440E"/>
     <w:rsid w:val="006E53A6"/>
     <w:rsid w:val="006E69A9"/>
     <w:rsid w:val="00725090"/>
     <w:rsid w:val="00725D11"/>
     <w:rsid w:val="0075367E"/>
     <w:rsid w:val="00771AFA"/>
     <w:rsid w:val="00774F5A"/>
     <w:rsid w:val="007960B1"/>
     <w:rsid w:val="007A7EDC"/>
     <w:rsid w:val="007B043D"/>
     <w:rsid w:val="007C51D8"/>
     <w:rsid w:val="007D34C3"/>
     <w:rsid w:val="007E015A"/>
     <w:rsid w:val="00810131"/>
     <w:rsid w:val="00811C35"/>
     <w:rsid w:val="008128A6"/>
     <w:rsid w:val="008429AD"/>
     <w:rsid w:val="0084711A"/>
     <w:rsid w:val="00864AB7"/>
     <w:rsid w:val="00870D36"/>
     <w:rsid w:val="00882426"/>
     <w:rsid w:val="008A1FA3"/>
@@ -8925,50 +8735,51 @@
     <w:rsid w:val="00A71831"/>
     <w:rsid w:val="00A945C2"/>
     <w:rsid w:val="00AA173A"/>
     <w:rsid w:val="00AA732A"/>
     <w:rsid w:val="00AC2DB2"/>
     <w:rsid w:val="00AC5976"/>
     <w:rsid w:val="00AD5133"/>
     <w:rsid w:val="00AF3498"/>
     <w:rsid w:val="00AF7FB6"/>
     <w:rsid w:val="00B02AC0"/>
     <w:rsid w:val="00B042FE"/>
     <w:rsid w:val="00B04A50"/>
     <w:rsid w:val="00B27A0A"/>
     <w:rsid w:val="00B30CA9"/>
     <w:rsid w:val="00B41CC1"/>
     <w:rsid w:val="00B43CD7"/>
     <w:rsid w:val="00B57AEF"/>
     <w:rsid w:val="00B70FC1"/>
     <w:rsid w:val="00B754CF"/>
     <w:rsid w:val="00B772B6"/>
     <w:rsid w:val="00B95DD8"/>
     <w:rsid w:val="00BA1775"/>
     <w:rsid w:val="00BA5A9F"/>
     <w:rsid w:val="00BB1A99"/>
     <w:rsid w:val="00BC13E5"/>
+    <w:rsid w:val="00BD0DFE"/>
     <w:rsid w:val="00BE080F"/>
     <w:rsid w:val="00C12E5A"/>
     <w:rsid w:val="00C15BA7"/>
     <w:rsid w:val="00C24E57"/>
     <w:rsid w:val="00C34036"/>
     <w:rsid w:val="00C434A3"/>
     <w:rsid w:val="00C6409D"/>
     <w:rsid w:val="00C66ED6"/>
     <w:rsid w:val="00C7133F"/>
     <w:rsid w:val="00C71FD8"/>
     <w:rsid w:val="00C84403"/>
     <w:rsid w:val="00C9252D"/>
     <w:rsid w:val="00CA3240"/>
     <w:rsid w:val="00CA4BA1"/>
     <w:rsid w:val="00CC76BF"/>
     <w:rsid w:val="00CE06E7"/>
     <w:rsid w:val="00D121E8"/>
     <w:rsid w:val="00D13A90"/>
     <w:rsid w:val="00D16F85"/>
     <w:rsid w:val="00D1721B"/>
     <w:rsid w:val="00D3614E"/>
     <w:rsid w:val="00D5267A"/>
     <w:rsid w:val="00D62393"/>
     <w:rsid w:val="00D7130A"/>
     <w:rsid w:val="00D7716D"/>
@@ -11240,51 +11051,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2038113728">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15366/reps2018.3.1.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shorturl.at" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7238/rusc.v1i1.228" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/4kyw9bn2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n9.cl/es" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/vds4b3dt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bitly.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14201/eks2015164623" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7238/rusc.v1i1.228" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/4kyw9bn2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/vds4b3dt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15366/reps2018.3.1.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11553,51 +11364,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F11332E-5787-493F-8902-3E6F8230FA41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1019</Words>
-  <Characters>5605</Characters>
+  <Words>1030</Words>
+  <Characters>5665</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
+  <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Universidad de Valladolid</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6611</CharactersWithSpaces>
+  <CharactersWithSpaces>6682</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>usuario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>