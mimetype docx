--- v3 (2026-03-11)
+++ v4 (2026-04-30)
@@ -825,103 +825,227 @@
         <w:t>separadas por comas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F3DC68F" w14:textId="77777777" w:rsidR="00EE6458" w:rsidRPr="00D121E8" w:rsidRDefault="00EE6458">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D121E8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF730FE" w14:textId="4AC7B895" w:rsidR="00AF3498" w:rsidRPr="004A1D29" w:rsidRDefault="00AF3498" w:rsidP="00271A82">
       <w:pPr>
         <w:pStyle w:val="APARTADOPRINCIPAL"/>
       </w:pPr>
       <w:r w:rsidRPr="00A32FF8">
         <w:lastRenderedPageBreak/>
         <w:t>INTRODUCCIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BF717A" w14:textId="01A821C1" w:rsidR="006E69A9" w:rsidRDefault="002F2AA7" w:rsidP="001974AB">
+    <w:p w14:paraId="13BF717A" w14:textId="3EE5784A" w:rsidR="006E69A9" w:rsidRDefault="002F2AA7" w:rsidP="001974AB">
       <w:r>
         <w:t>Todos los párrafos</w:t>
       </w:r>
       <w:r w:rsidR="00EE6458">
         <w:t xml:space="preserve"> presentan una sangría de 1</w:t>
       </w:r>
       <w:r w:rsidR="00414079">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00EE6458">
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="006E69A9">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00342485">
         <w:t xml:space="preserve">En este apartado se </w:t>
       </w:r>
       <w:r>
         <w:t>establece el marco teórico de la propuesta.</w:t>
       </w:r>
+      <w:r w:rsidR="00840643">
+        <w:t xml:space="preserve"> El artículo tendrá una extensión de 7000 palabras </w:t>
+      </w:r>
+      <w:r w:rsidR="003919F7">
+        <w:t xml:space="preserve">sin tener en cuenta las referencias. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="17D695FB" w14:textId="65F60E1E" w:rsidR="005D6B39" w:rsidRPr="005D6B39" w:rsidRDefault="005D6B39" w:rsidP="005D6B39">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="232AD946">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="232AD946">
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003919F7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003919F7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1001,205 +1125,51 @@
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> labore et dolore magna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>aliqua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Lorem ipsum dolor </w:t>
-[...153 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
@@ -1354,210 +1324,280 @@
       <w:r w:rsidR="5C3A94A3" w:rsidRPr="2532ED8F">
         <w:t xml:space="preserve">de manera </w:t>
       </w:r>
       <w:r w:rsidR="00CA3240" w:rsidRPr="2532ED8F">
         <w:t>esquemática</w:t>
       </w:r>
       <w:r w:rsidR="5C3A94A3" w:rsidRPr="2532ED8F">
         <w:t xml:space="preserve"> utilizando el siguiente formato:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E4EE9B6" w14:textId="3E42F4BB" w:rsidR="496E6497" w:rsidRDefault="1F335A11" w:rsidP="00CA3240">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C200A70" w14:textId="77777777" w:rsidR="00CA3240" w:rsidRDefault="1F335A11" w:rsidP="00CA3240">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C8656B4" w14:textId="1767461E" w:rsidR="00CA3240" w:rsidRPr="00CA3240" w:rsidRDefault="00CA3240" w:rsidP="00CA3240">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15EB2E3F" w14:textId="4C8ECFA2" w:rsidR="496E6497" w:rsidRDefault="00CA3240" w:rsidP="00CA3240">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">orem ipsum dolor </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">orem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>sit</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
@@ -1633,205 +1673,51 @@
       <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> labore et dolore magna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>aliqua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Lorem ipsum dolor </w:t>
-[...153 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="496E6497" w:rsidRPr="2532ED8F">
         <w:rPr>
@@ -1973,71 +1859,183 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="30D4BA1E">
         <w:t>incluyendo la siguiente información: participantes, diseño y variables, procedimiento</w:t>
       </w:r>
       <w:r w:rsidR="00CA3240">
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r w:rsidR="30D4BA1E">
         <w:t>análisis de datos</w:t>
       </w:r>
       <w:r w:rsidR="00CA3240">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E20B20" w14:textId="77777777" w:rsidR="008128A6" w:rsidRPr="005D6B39" w:rsidRDefault="008128A6" w:rsidP="00D1721B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
@@ -2113,205 +2111,51 @@
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> labore et dolore magna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>aliqua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Lorem ipsum dolor </w:t>
-[...153 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
@@ -2537,76 +2381,76 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pero no es el único dato que </w:t>
       </w:r>
       <w:r w:rsidR="001E2D7C" w:rsidRPr="30806113">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>hará referencia a los resultados de la innovación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4D9F8A" w14:textId="2BB7F22A" w:rsidR="005D6B39" w:rsidRDefault="00B04A50" w:rsidP="007F1792">
       <w:r w:rsidRPr="00365013">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Si fuera necesario establecer subapartados, se redactar</w:t>
       </w:r>
       <w:r w:rsidR="00CA3240">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
       <w:r w:rsidRPr="00365013">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>n del mismo modo que en casos anteriores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CAB7C8" w14:textId="19D376FB" w:rsidR="005D6B39" w:rsidRDefault="005D6B39" w:rsidP="007F1792">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>En caso de incorporar una tabla se hará del modo que se expresa a continuación</w:t>
       </w:r>
       <w:r w:rsidR="00CA3240">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F9245D" w14:textId="54BED405" w:rsidR="005D6B39" w:rsidRPr="004A1D29" w:rsidRDefault="005D6B39" w:rsidP="007F1792">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1BD6C364">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">En la </w:t>
       </w:r>
       <w:r w:rsidR="0CBF7B67" w:rsidRPr="1BD6C364">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
@@ -3355,71 +3199,183 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007B1D26">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Xxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007B1D26">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B0D9474" w14:textId="096F125A" w:rsidR="00B04A50" w:rsidRPr="005D6B39" w:rsidRDefault="005D6B39" w:rsidP="00CA3240">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
@@ -3495,205 +3451,51 @@
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> labore et dolore magna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>aliqua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Lorem ipsum dolor </w:t>
-[...153 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
@@ -3846,205 +3648,178 @@
         <w:t>sí como</w:t>
       </w:r>
       <w:r w:rsidR="6E692899" w:rsidRPr="00633A8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="27CF50C8" w:rsidRPr="00633A8B">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="4CB463BB" w:rsidRPr="00633A8B">
         <w:t>uturas v</w:t>
       </w:r>
       <w:r w:rsidR="7C059BE2" w:rsidRPr="00633A8B">
         <w:t>ías de mejora.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B43AAAA" w14:textId="0DB28D46" w:rsidR="63B2CF21" w:rsidRDefault="63B2CF21" w:rsidP="232AD946">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>amet</w:t>
-[...13 lines deleted...]
-        <w:t>consectetur</w:t>
+        <w:t>adipiscing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>adipiscing</w:t>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>elit</w:t>
-[...13 lines deleted...]
-        <w:t>eiusmod</w:t>
+        <w:t>tempor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>tempor</w:t>
+        <w:t>incididunt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>incididunt</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>ut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> labore et dolore magna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>aliqua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Lorem ipsum dolor </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
@@ -4140,248 +3915,219 @@
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>aliqua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4304EDD9" w14:textId="357ED308" w:rsidR="00AF3498" w:rsidRPr="005D6B39" w:rsidRDefault="00AF3498" w:rsidP="00271A82">
       <w:pPr>
         <w:pStyle w:val="APARTADOPRINCIPAL"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D6B39">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>CONCLUSIONES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F257127" w14:textId="4E03B549" w:rsidR="00B04A50" w:rsidRPr="004A1D29" w:rsidRDefault="00305974" w:rsidP="00365013">
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00495F4C">
         <w:t xml:space="preserve">ste </w:t>
       </w:r>
       <w:r w:rsidR="00B04A50">
         <w:t>apartado recopila</w:t>
       </w:r>
       <w:r w:rsidR="00495F4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B04A50">
         <w:t xml:space="preserve">los hallazgos fundamentales de la </w:t>
       </w:r>
       <w:r w:rsidR="00495F4C" w:rsidRPr="00495F4C">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>experiencia de innovación</w:t>
       </w:r>
       <w:r w:rsidR="00633A8B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="738EB850" w14:textId="0DB28D46" w:rsidR="7B597D74" w:rsidRDefault="7B597D74" w:rsidP="232AD946">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>amet</w:t>
-[...13 lines deleted...]
-        <w:t>consectetur</w:t>
+        <w:t>adipiscing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>adipiscing</w:t>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sed do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="232AD946">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>elit</w:t>
-[...13 lines deleted...]
-        <w:t>eiusmod</w:t>
+        <w:t>tempor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>tempor</w:t>
+        <w:t>incididunt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>incididunt</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>ut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> labore et dolore magna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>aliqua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Lorem ipsum dolor </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. Lorem ipsum dolor sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="232AD946">
         <w:rPr>
@@ -4899,61 +4645,61 @@
           </w:rPr>
           <w:t>https://doi.org/10.7238/rusc.v1i1.228</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00AF3498" w:rsidRPr="00633A8B" w:rsidSect="000B2255">
       <w:headerReference w:type="even" r:id="rId18"/>
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="even" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11907" w:h="16783" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A17F32B" w14:textId="77777777" w:rsidR="00814568" w:rsidRDefault="00814568" w:rsidP="00A945C2">
+    <w:p w14:paraId="39B8E68B" w14:textId="77777777" w:rsidR="00614CD7" w:rsidRDefault="00614CD7" w:rsidP="00A945C2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07775F08" w14:textId="77777777" w:rsidR="00814568" w:rsidRDefault="00814568" w:rsidP="00A945C2">
+    <w:p w14:paraId="62C5D0B1" w14:textId="77777777" w:rsidR="00614CD7" w:rsidRDefault="00614CD7" w:rsidP="00A945C2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5015,191 +4761,188 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1262452740"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6EC3ECB0" w14:textId="77777777" w:rsidR="00B04A50" w:rsidRPr="00FC1682" w:rsidRDefault="00B04A50" w:rsidP="000B2255">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           </w:pBdr>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4252"/>
           </w:tabs>
           <w:ind w:firstLine="0"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00421FED">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2059198305"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="585D8DFF" w14:textId="36356E15" w:rsidR="00B04A50" w:rsidRDefault="00B04A50" w:rsidP="00771AFA">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           </w:pBdr>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00421FED">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1287646420"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="729F0F21" w14:textId="55B44AAF" w:rsidR="000B2255" w:rsidRPr="000B2255" w:rsidRDefault="000B2255" w:rsidP="000B2255">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           </w:pBdr>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4252"/>
           </w:tabs>
           <w:ind w:firstLine="0"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00FC1682">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C6F396A" w14:textId="77777777" w:rsidR="00814568" w:rsidRDefault="00814568" w:rsidP="00A945C2">
+    <w:p w14:paraId="16F3CF2D" w14:textId="77777777" w:rsidR="00614CD7" w:rsidRDefault="00614CD7" w:rsidP="00A945C2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15A95225" w14:textId="77777777" w:rsidR="00814568" w:rsidRDefault="00814568" w:rsidP="00A945C2">
+    <w:p w14:paraId="4E67B49A" w14:textId="77777777" w:rsidR="00614CD7" w:rsidRDefault="00614CD7" w:rsidP="00A945C2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2915BDC9" w14:textId="4BCD620C" w:rsidR="00B04A50" w:rsidRPr="005F49A2" w:rsidRDefault="00B04A50" w:rsidP="00771AFA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F49A2">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -7661,51 +7404,51 @@
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1944220038">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="71781466">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1014919393">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="187957600">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="808134444">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1449160212">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -7765,130 +7508,134 @@
     <w:rsid w:val="002D16B0"/>
     <w:rsid w:val="002D28A9"/>
     <w:rsid w:val="002D29C7"/>
     <w:rsid w:val="002E1057"/>
     <w:rsid w:val="002E174B"/>
     <w:rsid w:val="002E44F8"/>
     <w:rsid w:val="002F2AA7"/>
     <w:rsid w:val="00305974"/>
     <w:rsid w:val="00306DBE"/>
     <w:rsid w:val="00317DDE"/>
     <w:rsid w:val="00322831"/>
     <w:rsid w:val="00323751"/>
     <w:rsid w:val="003239B6"/>
     <w:rsid w:val="003257A9"/>
     <w:rsid w:val="003269E6"/>
     <w:rsid w:val="003415E2"/>
     <w:rsid w:val="00342485"/>
     <w:rsid w:val="00350426"/>
     <w:rsid w:val="0036369F"/>
     <w:rsid w:val="00365013"/>
     <w:rsid w:val="00365555"/>
     <w:rsid w:val="00365B7F"/>
     <w:rsid w:val="0036A635"/>
     <w:rsid w:val="00372727"/>
     <w:rsid w:val="00386C46"/>
+    <w:rsid w:val="003919F7"/>
     <w:rsid w:val="003B5AB0"/>
     <w:rsid w:val="003C6F23"/>
     <w:rsid w:val="003D4A54"/>
     <w:rsid w:val="003F3384"/>
     <w:rsid w:val="00400032"/>
     <w:rsid w:val="0040463A"/>
     <w:rsid w:val="0041339D"/>
     <w:rsid w:val="00414079"/>
     <w:rsid w:val="00421FED"/>
     <w:rsid w:val="00431BBC"/>
     <w:rsid w:val="00436C89"/>
     <w:rsid w:val="00445EEA"/>
     <w:rsid w:val="004616B4"/>
     <w:rsid w:val="00467D12"/>
     <w:rsid w:val="00475080"/>
     <w:rsid w:val="00476118"/>
     <w:rsid w:val="00486C55"/>
     <w:rsid w:val="00495F4C"/>
     <w:rsid w:val="00496AD1"/>
     <w:rsid w:val="00497AEF"/>
     <w:rsid w:val="004A1D29"/>
     <w:rsid w:val="004A369D"/>
     <w:rsid w:val="004A7B2A"/>
     <w:rsid w:val="004B1C4C"/>
     <w:rsid w:val="004C3D71"/>
     <w:rsid w:val="004C6708"/>
     <w:rsid w:val="004E6CAF"/>
     <w:rsid w:val="005021C4"/>
     <w:rsid w:val="00512E5E"/>
     <w:rsid w:val="00537081"/>
     <w:rsid w:val="00537306"/>
     <w:rsid w:val="00561208"/>
     <w:rsid w:val="00575AEE"/>
     <w:rsid w:val="00582D9E"/>
     <w:rsid w:val="005A23FE"/>
     <w:rsid w:val="005B0A8D"/>
     <w:rsid w:val="005B0D76"/>
     <w:rsid w:val="005C40C2"/>
     <w:rsid w:val="005D4B34"/>
     <w:rsid w:val="005D648F"/>
     <w:rsid w:val="005D6B39"/>
     <w:rsid w:val="005F49A2"/>
     <w:rsid w:val="00601102"/>
     <w:rsid w:val="006042F3"/>
     <w:rsid w:val="0061275D"/>
+    <w:rsid w:val="00614CD7"/>
     <w:rsid w:val="00617C7A"/>
+    <w:rsid w:val="0063061D"/>
     <w:rsid w:val="00633A8B"/>
     <w:rsid w:val="00634F81"/>
     <w:rsid w:val="006605F7"/>
     <w:rsid w:val="00665BFE"/>
     <w:rsid w:val="006820B6"/>
     <w:rsid w:val="006958FA"/>
     <w:rsid w:val="00695A7A"/>
     <w:rsid w:val="006A3576"/>
     <w:rsid w:val="006A440E"/>
     <w:rsid w:val="006E53A6"/>
     <w:rsid w:val="006E69A9"/>
     <w:rsid w:val="00714C2D"/>
     <w:rsid w:val="00723241"/>
     <w:rsid w:val="00725090"/>
     <w:rsid w:val="00725D11"/>
     <w:rsid w:val="00732183"/>
     <w:rsid w:val="0075367E"/>
     <w:rsid w:val="00771AFA"/>
     <w:rsid w:val="00774F5A"/>
     <w:rsid w:val="007960B1"/>
     <w:rsid w:val="007A7EDC"/>
     <w:rsid w:val="007B043D"/>
     <w:rsid w:val="007B1D26"/>
     <w:rsid w:val="007C51D8"/>
     <w:rsid w:val="007D34C3"/>
     <w:rsid w:val="007D58B7"/>
     <w:rsid w:val="007E015A"/>
     <w:rsid w:val="007E5D01"/>
     <w:rsid w:val="007F1792"/>
     <w:rsid w:val="008076CB"/>
     <w:rsid w:val="00811C35"/>
     <w:rsid w:val="008128A6"/>
     <w:rsid w:val="00814568"/>
     <w:rsid w:val="00814E34"/>
+    <w:rsid w:val="00840643"/>
     <w:rsid w:val="008429AD"/>
     <w:rsid w:val="0084711A"/>
     <w:rsid w:val="00864AB7"/>
     <w:rsid w:val="00870D36"/>
     <w:rsid w:val="00882426"/>
     <w:rsid w:val="008A1FA3"/>
     <w:rsid w:val="008A3AFC"/>
     <w:rsid w:val="008B5E89"/>
     <w:rsid w:val="008D39B3"/>
     <w:rsid w:val="008E76AE"/>
     <w:rsid w:val="008F453E"/>
     <w:rsid w:val="00906282"/>
     <w:rsid w:val="0092E7AA"/>
     <w:rsid w:val="0093AB84"/>
     <w:rsid w:val="00953C21"/>
     <w:rsid w:val="009665D0"/>
     <w:rsid w:val="009743E4"/>
     <w:rsid w:val="009745B0"/>
     <w:rsid w:val="00990DDF"/>
     <w:rsid w:val="009A69F9"/>
     <w:rsid w:val="009A7AF1"/>
     <w:rsid w:val="009C15F3"/>
     <w:rsid w:val="009E4559"/>
     <w:rsid w:val="009E4672"/>
     <w:rsid w:val="00A06D85"/>
@@ -10540,54 +10287,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F11332E-5787-493F-8902-3E6F8230FA41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1089</Words>
-  <Characters>5995</Characters>
+  <Words>1103</Words>
+  <Characters>6069</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
+  <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Universidad de Valladolid</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7070</CharactersWithSpaces>
+  <CharactersWithSpaces>7158</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>usuario</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>